--- v0 (2026-07-30)
+++ v1 (2026-09-17)
@@ -463,104 +463,104 @@
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/prime-20000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех OPTIMUM+ 5000(HV)х3</t>
   </si>
   <si>
     <t>142 100</t>
   </si>
   <si>
     <t>167–299</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/optimum-5000hvh3-1/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех TOP 15000</t>
   </si>
   <si>
     <t>142 800</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/top-15000/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 20000</t>
+  </si>
+  <si>
+    <t>143 100</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/universal-20000-1/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 20000(LV)</t>
+  </si>
+  <si>
+    <t>100-210</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/universal-20000lv/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 5000х3</t>
+  </si>
+  <si>
+    <t>148 200</t>
+  </si>
+  <si>
+    <t>240-429</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/standard-5000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 20000 (HV)</t>
+  </si>
+  <si>
+    <t>150 300</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/universal-20000-hv/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Ortea Vega 5</t>
   </si>
   <si>
-    <t>142 885</t>
+    <t>153 850</t>
   </si>
   <si>
     <t>342-418</t>
   </si>
   <si>
     <t>220+/-0.5%</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/vega-5/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Энерготех UNIVERSAL 20000</t>
-[...37 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Энерготех OPTIMUM+ 7500х3</t>
   </si>
   <si>
     <t>154 500</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/optimum-7500h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех TOP 20000</t>
   </si>
   <si>
     <t>154 700</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/top-20000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех INFINITY 5000х3</t>
   </si>
   <si>
     <t>155 100</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/infinity-5000h3/</t>
@@ -625,131 +625,131 @@
   <si>
     <t>177 000</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/infinity-7500h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD 7500х3(HV)</t>
   </si>
   <si>
     <t>178 000</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/standard-7500h3hv/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех OPTIMUM+ 9000х3</t>
   </si>
   <si>
     <t>178 200</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/optimum-9000h3-1/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 9000(HV)х3</t>
+  </si>
+  <si>
+    <t>187 100</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/optimum-9000hvh3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 7500х3</t>
+  </si>
+  <si>
+    <t>191 100</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/universal-7500h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 9000х3</t>
+  </si>
+  <si>
+    <t>196 200</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/standard-9000h3-1/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Ortea Vega 7</t>
   </si>
   <si>
-    <t>185 913</t>
+    <t>200 180</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/vega-7/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 9000(HV)х3</t>
-[...23 lines deleted...]
-    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/standard-9000h3-1/</t>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 7500 (HV)х3</t>
+  </si>
+  <si>
+    <t>200 700</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/universal-7500-hvh3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY 9000х3</t>
+  </si>
+  <si>
+    <t>205 200</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/infinity-9000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 9000х3(HV)</t>
+  </si>
+  <si>
+    <t>206 000</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/standard-9000h3hv/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 12000х3</t>
+  </si>
+  <si>
+    <t>209 700</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/optimum-12000h3-1/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Vega 10</t>
   </si>
   <si>
-    <t>199 083</t>
+    <t>214 360</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/vega-10/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Энерготех UNIVERSAL 7500 (HV)х3</t>
-[...34 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Энерготех UNIVERSAL 9000х3</t>
   </si>
   <si>
     <t>216 900</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/universal-9000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 10-20</t>
   </si>
   <si>
     <t>220 000</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ndcorp/helios-y-10-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех OPTIMUM+ 12000(HV)х3</t>
   </si>
   <si>
     <t>220 200</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/optimum-12000hvh3/</t>
@@ -772,92 +772,92 @@
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/standard-35000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 15-20</t>
   </si>
   <si>
     <t>230 000</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ndcorp/helios-y-15-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех PRIME 6000х3</t>
   </si>
   <si>
     <t>233 700</t>
   </si>
   <si>
     <t>242-502</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/prime-6000h3/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY 35000</t>
+  </si>
+  <si>
+    <t>239 300</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/infinity-35000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD  35000 (HV)</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/standard-35000-hv/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios 20-20</t>
+  </si>
+  <si>
+    <t>250 000</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/ndcorp/helios-20-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 12000х3</t>
+  </si>
+  <si>
+    <t>251 400</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/standard-12000h3/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Ortea Vega 15</t>
   </si>
   <si>
-    <t>235 165</t>
+    <t>253 211</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/vega-15/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Энерготех INFINITY 35000</t>
-[...31 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Энерготех TOP 6000х3</t>
   </si>
   <si>
     <t>254 700</t>
   </si>
   <si>
     <t>251-485</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/top-6000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios 25-20</t>
   </si>
   <si>
     <t>260 000</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ndcorp/helios-25-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех INFINITY 12000х3</t>
   </si>
   <si>
     <t>262 800</t>
@@ -1012,675 +1012,675 @@
   <si>
     <t>344 700</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/optimum-20000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех OPTIMUM+ 20000(HV)х3</t>
   </si>
   <si>
     <t>361 900</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/optimum-20000hvh3-1/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD 20000х3</t>
   </si>
   <si>
     <t>369 600</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/standard-20000h3/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 40-20</t>
+  </si>
+  <si>
+    <t>380 000</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/ndcorp/helios-y-40-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY 20000х3</t>
+  </si>
+  <si>
+    <t>387 900</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/infinity-20000h3-1/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 20000х3(HV)</t>
+  </si>
+  <si>
+    <t>388 100</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/standard-20000h3hv/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Ortea Vega 20</t>
   </si>
   <si>
-    <t>371 735</t>
+    <t>400 262</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/vega-20/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения NDCORP Helios Y 40-20</t>
-[...25 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Энерготех UNIVERSAL 15000х3</t>
   </si>
   <si>
     <t>402 900</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/universal-15000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех PRIME 12000х3</t>
   </si>
   <si>
     <t>413 000</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/prime-12000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех UNIVERSAL 15000 (HV)х3</t>
   </si>
   <si>
     <t>423 000</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/universal-15000-hvh3/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Энерготех PRIME 15000х3</t>
+  </si>
+  <si>
+    <t>442 700</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/prime-15000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 20000х3</t>
+  </si>
+  <si>
+    <t>445 500</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/universal-20000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех TOP 12000х3</t>
+  </si>
+  <si>
+    <t>454 700</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/top-12000h3/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Ortea Orion 10</t>
   </si>
   <si>
-    <t>430 008</t>
+    <t>463 007</t>
   </si>
   <si>
     <t>176-253</t>
   </si>
   <si>
     <t>380+/-0.5%</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/orion-10/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Энерготех PRIME 15000х3</t>
-[...25 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Энерготех UNIVERSAL 20000 (HV)х3</t>
   </si>
   <si>
     <t>467 800</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/universal-20000-hvh3-1/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех PRIME 20000х3</t>
   </si>
   <si>
     <t>479 300</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/prime-20000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 50-20</t>
   </si>
   <si>
     <t>480 000</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ndcorp/helios-y-50-20/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Энерготех TOP 15000х3</t>
+  </si>
+  <si>
+    <t>490 700</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/top-15000h3/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Ortea Orion 15</t>
   </si>
   <si>
-    <t>486 205</t>
+    <t>523 517</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/orion-15/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Энерготех TOP 15000х3</t>
-[...7 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Энерготех TOP 20000х3</t>
   </si>
   <si>
     <t>526 400</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/top-20000h3/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD  75000</t>
+  </si>
+  <si>
+    <t>591 400</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/standard-75000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 60-20</t>
+  </si>
+  <si>
+    <t>610 000</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/ndcorp/helios-y-60-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY   75000</t>
+  </si>
+  <si>
+    <t>620 400</t>
+  </si>
+  <si>
+    <t>100-295</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/infinity-75000/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Ortea Orion 20</t>
   </si>
   <si>
-    <t>588 498</t>
+    <t>633 660</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/orion-20/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Энерготех STANDARD  75000</t>
-[...7 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Ortea Vega 25</t>
   </si>
   <si>
-    <t>607 712</t>
+    <t>654 348</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/vega-25/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения NDCORP Helios Y 60-20</t>
-[...17 lines deleted...]
-    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/infinity-75000/</t>
+    <t>Стабилизатор напряжения NDCORP Helios Y 80-20</t>
+  </si>
+  <si>
+    <t>690 000</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/ndcorp/helios-y-80-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 30</t>
   </si>
   <si>
-    <t>683 213</t>
+    <t>735 644</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/orion-30/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения NDCORP Helios Y 80-20</t>
-[...7 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Энерготех STANDARD  100000</t>
   </si>
   <si>
     <t>780 600</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/standard-100000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD  35000х3</t>
   </si>
   <si>
     <t>790 700</t>
   </si>
   <si>
     <t>245-460</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/standard-35000h3/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY   100000</t>
+  </si>
+  <si>
+    <t>819 000</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/infinity-100000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD  35000х3(HV)</t>
+  </si>
+  <si>
+    <t>824 900</t>
+  </si>
+  <si>
+    <t>305-500</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/standard-35000h3hv/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY   35000х3</t>
+  </si>
+  <si>
+    <t>200-495</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/infinity-35000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 100-20</t>
+  </si>
+  <si>
+    <t>830 000</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/ndcorp/helios-y-100-20/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Ortea Orion 45</t>
   </si>
   <si>
-    <t>799 668</t>
+    <t>861 035</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/orion-45/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Энерготех INFINITY   100000</t>
-[...37 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 120-20</t>
   </si>
   <si>
     <t>900 000</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ndcorp/helios-y-120-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 150-15</t>
   </si>
   <si>
     <t>920 000</t>
   </si>
   <si>
     <t>195-265</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ndcorp/helios-y-150-15/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD  50000х3</t>
   </si>
   <si>
     <t>1 051 900</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/standard-50000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD  50000х3(HV)</t>
   </si>
   <si>
     <t>1 097 200</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/standard-50000h3hv/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех INFINITY   50000х3</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/infinity-50000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 60</t>
   </si>
   <si>
-    <t>1 164 638</t>
+    <t>1 254 013</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/orion-60/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 200-15</t>
   </si>
   <si>
     <t>1 350 000</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ndcorp/helios-y-200-15/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 80</t>
   </si>
   <si>
-    <t>1 413 875</t>
+    <t>1 522 376</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/orion-80/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 250-15</t>
+  </si>
+  <si>
+    <t>1 750 000</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/ndcorp/helios-y-250-15/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Ortea Orion 105</t>
   </si>
   <si>
-    <t>1 633 614</t>
+    <t>1 758 979</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/orion-105/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 135</t>
   </si>
   <si>
-    <t>1 745 920</t>
+    <t>1 879 903</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/orion-135/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения NDCORP Helios Y 250-15</t>
-[...7 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Энерготех STANDARD  75000х3</t>
   </si>
   <si>
     <t>2 006 100</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/standard-75000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех INFINITY   75000х3</t>
   </si>
   <si>
     <t>2 093 100</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/infinity-75000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 300-15</t>
   </si>
   <si>
     <t>2 150 000</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ndcorp/helios-y-300-15/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 150</t>
   </si>
   <si>
-    <t>2 250 888</t>
+    <t>2 423 623</t>
   </si>
   <si>
     <t>187-253</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/orion-150/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 400-15</t>
   </si>
   <si>
     <t>2 500 000</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ndcorp/helios-y-400-15/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD  100000х3</t>
+  </si>
+  <si>
+    <t>2 648 500</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/standard-100000h3/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Ortea Orion 175</t>
   </si>
   <si>
-    <t>2 512 483</t>
+    <t>2 705 292</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/orion-175/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY   100000х3</t>
+  </si>
+  <si>
+    <t>2 763 700</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/energoteh/infinity-100000h3/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Ortea Orion 200</t>
   </si>
   <si>
-    <t>2 641 747</t>
+    <t>2 844 476</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/orion-200/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Энерготех STANDARD  100000х3</t>
-[...16 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 500-15</t>
   </si>
   <si>
     <t>3 100 000</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ndcorp/helios-y-500-15/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 600-15</t>
+  </si>
+  <si>
+    <t>3 900 000</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/ndcorp/helios-y-600-15/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 250</t>
   </si>
   <si>
-    <t>3 682 713</t>
+    <t>3 965 327</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/orion-plus-250/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения NDCORP Helios Y 600-15</t>
-[...7 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 320</t>
   </si>
   <si>
-    <t>4 216 096</t>
+    <t>4 539 642</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/orion-plus-320/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 800-15</t>
   </si>
   <si>
     <t>4 600 000</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ndcorp/helios-y-800-15/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 400</t>
   </si>
   <si>
-    <t>4 676 413</t>
+    <t>5 035 284</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/orion-plus-400/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 500</t>
   </si>
   <si>
-    <t>5 024 514</t>
+    <t>5 410 099</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/orion-plus-500/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 1000-15</t>
+  </si>
+  <si>
+    <t>6 300 000</t>
+  </si>
+  <si>
+    <t>https://chelny.sklad-generator.ru/stabilizatory/ndcorp/helios-y-1000-15/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 630</t>
   </si>
   <si>
-    <t>5 967 609</t>
+    <t>6 425 567</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/orion-plus-630/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения NDCORP Helios Y 1000-15</t>
-[...7 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 800</t>
   </si>
   <si>
-    <t>7 249 423</t>
+    <t>7 805 749</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/orion-plus-800/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 1000</t>
   </si>
   <si>
-    <t>8 511 934</t>
+    <t>9 165 145</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/orion-plus-1000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 1250</t>
   </si>
   <si>
-    <t>9 973 346</t>
+    <t>10 738 708</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/orion-plus-1250/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 1600</t>
   </si>
   <si>
-    <t>14 686 563</t>
+    <t>15 813 620</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/sirius-1600/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 2000</t>
   </si>
   <si>
-    <t>15 619 193</t>
+    <t>16 817 821</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/sirius-2000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 2500</t>
   </si>
   <si>
-    <t>17 073 029</t>
+    <t>18 383 225</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/sirius-2500/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 3200</t>
   </si>
   <si>
-    <t>24 091 617</t>
+    <t>25 940 424</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/sirius-3200/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 4000</t>
   </si>
   <si>
-    <t>33 336 377</t>
+    <t>35 894 633</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/ortea/sirius-4000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R27000</t>
   </si>
   <si>
     <t>по запросу</t>
   </si>
   <si>
     <t>178-242</t>
   </si>
   <si>
     <t>220+/-4%</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/shtil/r27000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R33000</t>
   </si>
   <si>
     <t>https://chelny.sklad-generator.ru/stabilizatory/shtil/r33000/</t>
   </si>
@@ -1994,51 +1994,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c460e82a6ac427c2867a9c9d17627951.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de276abe7d1399a81327b4151d530f6a1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3067050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3337,149 +3337,149 @@
       </c>
       <c r="C45" s="2">
         <v>15</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F45" s="2">
         <v>1</v>
       </c>
       <c r="G45" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="1" t="s">
         <v>149</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>150</v>
       </c>
       <c r="C46" s="2">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="D46" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F46" s="2">
+        <v>1</v>
+      </c>
+      <c r="G46" t="s">
         <v>151</v>
-      </c>
-[...7 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="1" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C47" s="2">
         <v>20</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>153</v>
+      </c>
+      <c r="E47" s="2">
+        <v>220</v>
       </c>
       <c r="F47" s="2">
         <v>1</v>
       </c>
       <c r="G47" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C48" s="2">
+        <v>15</v>
+      </c>
+      <c r="D48" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="B48" s="2" t="s">
-[...5 lines deleted...]
-      <c r="D48" s="2" t="s">
+      <c r="E48" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F48" s="2">
+        <v>3</v>
+      </c>
+      <c r="G48" t="s">
         <v>158</v>
-      </c>
-[...7 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B49" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="B49" s="2" t="s">
+      <c r="C49" s="2">
+        <v>20</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="E49" s="2">
+        <v>220</v>
+      </c>
+      <c r="F49" s="2">
+        <v>1</v>
+      </c>
+      <c r="G49" t="s">
         <v>161</v>
-      </c>
-[...13 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C50" s="2">
+        <v>5</v>
+      </c>
+      <c r="D50" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="B50" s="2" t="s">
+      <c r="E50" s="2" t="s">
         <v>165</v>
-      </c>
-[...7 lines deleted...]
-        <v>220</v>
       </c>
       <c r="F50" s="2">
         <v>1</v>
       </c>
       <c r="G50" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="1" t="s">
         <v>167</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>168</v>
       </c>
       <c r="C51" s="2">
         <v>22.5</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F51" s="2">
@@ -3593,51 +3593,51 @@
       </c>
       <c r="D56" s="2" t="s">
         <v>185</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F56" s="2">
         <v>3</v>
       </c>
       <c r="G56" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="1" t="s">
         <v>187</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>188</v>
       </c>
       <c r="C57" s="2">
         <v>22.5</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F57" s="2">
         <v>3</v>
       </c>
       <c r="G57" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="1" t="s">
         <v>190</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>191</v>
       </c>
       <c r="C58" s="2">
         <v>15</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>192</v>
       </c>
       <c r="E58" s="2" t="s">
@@ -3705,244 +3705,244 @@
       </c>
       <c r="C61" s="2">
         <v>27</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F61" s="2">
         <v>3</v>
       </c>
       <c r="G61" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="1" t="s">
         <v>203</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>204</v>
       </c>
       <c r="C62" s="2">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>152</v>
+        <v>12</v>
       </c>
       <c r="F62" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G62" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>207</v>
       </c>
       <c r="C63" s="2">
-        <v>27</v>
+        <v>22.5</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>144</v>
+        <v>185</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="F63" s="2">
         <v>3</v>
       </c>
       <c r="G63" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="1" t="s">
         <v>209</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>210</v>
       </c>
       <c r="C64" s="2">
-        <v>22.5</v>
+        <v>27</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>185</v>
+        <v>157</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F64" s="2">
         <v>3</v>
       </c>
       <c r="G64" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>213</v>
       </c>
       <c r="C65" s="2">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>17</v>
+        <v>165</v>
       </c>
       <c r="F65" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G65" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>216</v>
       </c>
       <c r="C66" s="2">
-        <v>10</v>
+        <v>22.5</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>151</v>
+        <v>192</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>152</v>
+        <v>29</v>
       </c>
       <c r="F66" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G66" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>219</v>
       </c>
       <c r="C67" s="2">
-        <v>22.5</v>
+        <v>27</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>192</v>
+        <v>24</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F67" s="2">
         <v>3</v>
       </c>
       <c r="G67" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" s="1" t="s">
         <v>221</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>222</v>
       </c>
       <c r="C68" s="2">
         <v>27</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>24</v>
+        <v>178</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F68" s="2">
         <v>3</v>
       </c>
       <c r="G68" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>225</v>
       </c>
       <c r="C69" s="2">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>178</v>
+        <v>11</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F69" s="2">
         <v>3</v>
       </c>
       <c r="G69" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" s="1" t="s">
         <v>227</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>228</v>
       </c>
       <c r="C70" s="2">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>12</v>
+        <v>165</v>
       </c>
       <c r="F70" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G70" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>231</v>
       </c>
       <c r="C71" s="2">
         <v>27</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>185</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F71" s="2">
         <v>3</v>
       </c>
       <c r="G71" t="s">
@@ -4073,152 +4073,152 @@
       </c>
       <c r="C77" s="2">
         <v>18</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>250</v>
       </c>
       <c r="E77" s="2">
         <v>380</v>
       </c>
       <c r="F77" s="2">
         <v>3</v>
       </c>
       <c r="G77" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>253</v>
       </c>
       <c r="C78" s="2">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>151</v>
+        <v>24</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>152</v>
+        <v>12</v>
       </c>
       <c r="F78" s="2">
         <v>1</v>
       </c>
       <c r="G78" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="1" t="s">
         <v>255</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C79" s="2">
         <v>35</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>137</v>
+      </c>
+      <c r="E79" s="2">
+        <v>220</v>
       </c>
       <c r="F79" s="2">
         <v>1</v>
       </c>
       <c r="G79" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B80" s="2" t="s">
         <v>258</v>
       </c>
-      <c r="B80" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="2">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>40</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="F80" s="2">
         <v>1</v>
       </c>
       <c r="G80" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>261</v>
       </c>
       <c r="C81" s="2">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>40</v>
+        <v>157</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="F81" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G81" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="1" t="s">
         <v>263</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>264</v>
       </c>
       <c r="C82" s="2">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>17</v>
+        <v>165</v>
       </c>
       <c r="F82" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G82" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>267</v>
       </c>
       <c r="C83" s="2">
         <v>18</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>268</v>
       </c>
       <c r="E83" s="2">
         <v>380</v>
       </c>
       <c r="F83" s="2">
         <v>3</v>
       </c>
       <c r="G83" t="s">
@@ -4671,129 +4671,129 @@
       </c>
       <c r="C103" s="2">
         <v>60</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>314</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F103" s="2">
         <v>3</v>
       </c>
       <c r="G103" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>333</v>
       </c>
       <c r="C104" s="2">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>151</v>
+        <v>40</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>152</v>
+        <v>41</v>
       </c>
       <c r="F104" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G104" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" s="1" t="s">
         <v>335</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>336</v>
       </c>
       <c r="C105" s="2">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F105" s="2">
         <v>3</v>
       </c>
       <c r="G105" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>339</v>
       </c>
       <c r="C106" s="2">
         <v>60</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>24</v>
+        <v>321</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F106" s="2">
         <v>3</v>
       </c>
       <c r="G106" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" s="1" t="s">
         <v>341</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>342</v>
       </c>
       <c r="C107" s="2">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>321</v>
+        <v>164</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>17</v>
+        <v>165</v>
       </c>
       <c r="F107" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G107" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" s="1" t="s">
         <v>344</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>345</v>
       </c>
       <c r="C108" s="2">
         <v>45</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>185</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F108" s="2">
         <v>3</v>
       </c>
       <c r="G108" t="s">
@@ -4832,126 +4832,126 @@
       </c>
       <c r="C110" s="2">
         <v>45</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>296</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F110" s="2">
         <v>3</v>
       </c>
       <c r="G110" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" s="1" t="s">
         <v>353</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>354</v>
       </c>
       <c r="C111" s="2">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D111" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="E111" s="2">
+        <v>380</v>
+      </c>
+      <c r="F111" s="2">
+        <v>3</v>
+      </c>
+      <c r="G111" t="s">
         <v>355</v>
-      </c>
-[...7 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="C112" s="2">
+        <v>60</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F112" s="2">
+        <v>3</v>
+      </c>
+      <c r="G112" t="s">
         <v>358</v>
-      </c>
-[...16 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="C113" s="2">
+        <v>36</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="E113" s="2">
+        <v>380</v>
+      </c>
+      <c r="F113" s="2">
+        <v>3</v>
+      </c>
+      <c r="G113" t="s">
         <v>361</v>
-      </c>
-[...16 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="C114" s="2">
+        <v>10</v>
+      </c>
+      <c r="D114" s="2" t="s">
         <v>364</v>
       </c>
-      <c r="B114" s="2" t="s">
+      <c r="E114" s="2" t="s">
         <v>365</v>
-      </c>
-[...7 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F114" s="2">
         <v>3</v>
       </c>
       <c r="G114" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" s="1" t="s">
         <v>367</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>368</v>
       </c>
       <c r="C115" s="2">
         <v>60</v>
       </c>
       <c r="D115" s="2" t="s">
         <v>192</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F115" s="2">
@@ -4993,264 +4993,264 @@
       </c>
       <c r="C117" s="2">
         <v>50</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F117" s="2">
         <v>3</v>
       </c>
       <c r="G117" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" s="1" t="s">
         <v>376</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>377</v>
       </c>
       <c r="C118" s="2">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>268</v>
+      </c>
+      <c r="E118" s="2">
+        <v>380</v>
       </c>
       <c r="F118" s="2">
         <v>3</v>
       </c>
       <c r="G118" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" s="1" t="s">
         <v>379</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>380</v>
       </c>
       <c r="C119" s="2">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>164</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>365</v>
       </c>
       <c r="F119" s="2">
         <v>3</v>
       </c>
       <c r="G119" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" s="1" t="s">
         <v>382</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>383</v>
       </c>
       <c r="C120" s="2">
         <v>60</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>268</v>
       </c>
       <c r="E120" s="2">
         <v>380</v>
       </c>
       <c r="F120" s="2">
         <v>3</v>
       </c>
       <c r="G120" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" s="1" t="s">
         <v>385</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>386</v>
       </c>
       <c r="C121" s="2">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>98</v>
+      </c>
+      <c r="E121" s="2">
+        <v>220</v>
       </c>
       <c r="F121" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G121" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" s="1" t="s">
         <v>388</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>389</v>
       </c>
       <c r="C122" s="2">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>40</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="F122" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G122" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" s="1" t="s">
         <v>391</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>392</v>
       </c>
       <c r="C123" s="2">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>393</v>
+      </c>
+      <c r="E123" s="2">
+        <v>220</v>
       </c>
       <c r="F123" s="2">
         <v>1</v>
       </c>
       <c r="G123" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C124" s="2">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>40</v>
+        <v>164</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>41</v>
+        <v>365</v>
       </c>
       <c r="F124" s="2">
         <v>3</v>
       </c>
       <c r="G124" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C125" s="2">
-        <v>75</v>
+        <v>25</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>164</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>165</v>
       </c>
       <c r="F125" s="2">
         <v>1</v>
       </c>
       <c r="G125" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" s="1" t="s">
         <v>401</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>402</v>
       </c>
       <c r="C126" s="2">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>151</v>
+        <v>40</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>356</v>
+        <v>41</v>
       </c>
       <c r="F126" s="2">
         <v>3</v>
       </c>
       <c r="G126" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" s="1" t="s">
         <v>404</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>405</v>
       </c>
       <c r="C127" s="2">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>40</v>
+        <v>164</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>41</v>
+        <v>365</v>
       </c>
       <c r="F127" s="2">
         <v>3</v>
       </c>
       <c r="G127" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" s="1" t="s">
         <v>407</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>408</v>
       </c>
       <c r="C128" s="2">
         <v>100</v>
       </c>
       <c r="D128" s="2"/>
       <c r="E128" s="2">
         <v>220</v>
       </c>
       <c r="F128" s="2">
         <v>1</v>
       </c>
@@ -5267,147 +5267,147 @@
       </c>
       <c r="C129" s="2">
         <v>105</v>
       </c>
       <c r="D129" s="2" t="s">
         <v>412</v>
       </c>
       <c r="E129" s="2">
         <v>380</v>
       </c>
       <c r="F129" s="2">
         <v>3</v>
       </c>
       <c r="G129" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" s="1" t="s">
         <v>414</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>415</v>
       </c>
       <c r="C130" s="2">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>356</v>
+        <v>100</v>
+      </c>
+      <c r="D130" s="2"/>
+      <c r="E130" s="2">
+        <v>220</v>
       </c>
       <c r="F130" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G130" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" s="1" t="s">
         <v>417</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>418</v>
       </c>
       <c r="C131" s="2">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="D131" s="2"/>
+        <v>105</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>419</v>
+      </c>
       <c r="E131" s="2">
-        <v>220</v>
+        <v>380</v>
       </c>
       <c r="F131" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G131" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="C132" s="2">
         <v>105</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>422</v>
       </c>
       <c r="E132" s="2">
         <v>380</v>
       </c>
       <c r="F132" s="2">
         <v>3</v>
       </c>
       <c r="G132" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" s="1" t="s">
         <v>424</v>
       </c>
       <c r="B133" s="2" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="C133" s="2">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>40</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="F133" s="2">
         <v>3</v>
       </c>
       <c r="G133" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>428</v>
       </c>
       <c r="C134" s="2">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>40</v>
+        <v>164</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>41</v>
+        <v>365</v>
       </c>
       <c r="F134" s="2">
         <v>3</v>
       </c>
       <c r="G134" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" s="1" t="s">
         <v>430</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>431</v>
       </c>
       <c r="C135" s="2">
         <v>120</v>
       </c>
       <c r="D135" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F135" s="2">
@@ -5452,813 +5452,813 @@
       </c>
       <c r="D137" s="2" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="2">
         <v>380</v>
       </c>
       <c r="F137" s="2">
         <v>3</v>
       </c>
       <c r="G137" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" s="1" t="s">
         <v>440</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>441</v>
       </c>
       <c r="C138" s="2">
         <v>150</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="E138" s="2">
         <v>380</v>
       </c>
       <c r="F138" s="2">
         <v>3</v>
       </c>
       <c r="G138" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" s="1" t="s">
         <v>443</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>441</v>
       </c>
       <c r="C139" s="2">
         <v>150</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="E139" s="2">
         <v>380</v>
       </c>
       <c r="F139" s="2">
         <v>3</v>
       </c>
       <c r="G139" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" s="1" t="s">
         <v>445</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>446</v>
       </c>
       <c r="C140" s="2">
         <v>60</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="E140" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F140" s="2">
         <v>3</v>
       </c>
       <c r="G140" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" s="1" t="s">
         <v>448</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>449</v>
       </c>
       <c r="C141" s="2">
         <v>200</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>435</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F141" s="2">
         <v>3</v>
       </c>
       <c r="G141" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" s="1" t="s">
         <v>451</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>452</v>
       </c>
       <c r="C142" s="2">
         <v>80</v>
       </c>
       <c r="D142" s="2" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="E142" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F142" s="2">
         <v>3</v>
       </c>
       <c r="G142" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" s="1" t="s">
         <v>454</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>455</v>
       </c>
       <c r="C143" s="2">
-        <v>105</v>
+        <v>250</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>151</v>
+        <v>435</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>356</v>
+        <v>41</v>
       </c>
       <c r="F143" s="2">
         <v>3</v>
       </c>
       <c r="G143" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" s="1" t="s">
         <v>457</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>458</v>
       </c>
       <c r="C144" s="2">
-        <v>135</v>
+        <v>105</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="E144" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F144" s="2">
         <v>3</v>
       </c>
       <c r="G144" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" s="1" t="s">
         <v>460</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>461</v>
       </c>
       <c r="C145" s="2">
-        <v>250</v>
+        <v>135</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>435</v>
+        <v>164</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>41</v>
+        <v>365</v>
       </c>
       <c r="F145" s="2">
         <v>3</v>
       </c>
       <c r="G145" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" s="1" t="s">
         <v>463</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>464</v>
       </c>
       <c r="C146" s="2">
         <v>225</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>412</v>
       </c>
       <c r="E146" s="2">
         <v>380</v>
       </c>
       <c r="F146" s="2">
         <v>3</v>
       </c>
       <c r="G146" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" s="1" t="s">
         <v>466</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>467</v>
       </c>
       <c r="C147" s="2">
         <v>225</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="E147" s="2">
         <v>380</v>
       </c>
       <c r="F147" s="2">
         <v>3</v>
       </c>
       <c r="G147" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" s="1" t="s">
         <v>469</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>470</v>
       </c>
       <c r="C148" s="2">
         <v>300</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>435</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F148" s="2">
         <v>3</v>
       </c>
       <c r="G148" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" s="1" t="s">
         <v>472</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>473</v>
       </c>
       <c r="C149" s="2">
         <v>150</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>474</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F149" s="2">
         <v>3</v>
       </c>
       <c r="G149" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" s="1" t="s">
         <v>476</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>477</v>
       </c>
       <c r="C150" s="2">
         <v>400</v>
       </c>
       <c r="D150" s="2" t="s">
         <v>435</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F150" s="2">
         <v>3</v>
       </c>
       <c r="G150" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" s="1" t="s">
         <v>479</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>480</v>
       </c>
       <c r="C151" s="2">
-        <v>175</v>
+        <v>300</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>412</v>
+      </c>
+      <c r="E151" s="2">
+        <v>380</v>
       </c>
       <c r="F151" s="2">
         <v>3</v>
       </c>
       <c r="G151" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" s="1" t="s">
         <v>482</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>483</v>
       </c>
       <c r="C152" s="2">
-        <v>200</v>
+        <v>175</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>474</v>
       </c>
       <c r="E152" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F152" s="2">
         <v>3</v>
       </c>
       <c r="G152" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" s="1" t="s">
         <v>485</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>486</v>
       </c>
       <c r="C153" s="2">
         <v>300</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>412</v>
+        <v>422</v>
       </c>
       <c r="E153" s="2">
         <v>380</v>
       </c>
       <c r="F153" s="2">
         <v>3</v>
       </c>
       <c r="G153" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" s="1" t="s">
         <v>488</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>489</v>
       </c>
       <c r="C154" s="2">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>474</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>365</v>
       </c>
       <c r="F154" s="2">
         <v>3</v>
       </c>
       <c r="G154" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" s="1" t="s">
         <v>491</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>492</v>
       </c>
       <c r="C155" s="2">
         <v>500</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>435</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F155" s="2">
         <v>3</v>
       </c>
       <c r="G155" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" s="1" t="s">
         <v>494</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>495</v>
       </c>
       <c r="C156" s="2">
-        <v>250</v>
+        <v>600</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>151</v>
+        <v>435</v>
       </c>
       <c r="E156" s="2" t="s">
-        <v>356</v>
+        <v>41</v>
       </c>
       <c r="F156" s="2">
         <v>3</v>
       </c>
       <c r="G156" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" s="1" t="s">
         <v>497</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>498</v>
       </c>
       <c r="C157" s="2">
-        <v>600</v>
+        <v>250</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>435</v>
+        <v>164</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>41</v>
+        <v>365</v>
       </c>
       <c r="F157" s="2">
         <v>3</v>
       </c>
       <c r="G157" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" s="1" t="s">
         <v>500</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>501</v>
       </c>
       <c r="C158" s="2">
         <v>320</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F158" s="2">
         <v>3</v>
       </c>
       <c r="G158" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" s="1" t="s">
         <v>503</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>504</v>
       </c>
       <c r="C159" s="2">
         <v>800</v>
       </c>
       <c r="D159" s="2" t="s">
         <v>435</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F159" s="2">
         <v>3</v>
       </c>
       <c r="G159" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" s="1" t="s">
         <v>506</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>507</v>
       </c>
       <c r="C160" s="2">
         <v>400</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="E160" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F160" s="2">
         <v>3</v>
       </c>
       <c r="G160" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" s="1" t="s">
         <v>509</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>510</v>
       </c>
       <c r="C161" s="2">
         <v>500</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F161" s="2">
         <v>3</v>
       </c>
       <c r="G161" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" s="1" t="s">
         <v>512</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>513</v>
       </c>
       <c r="C162" s="2">
-        <v>630</v>
+        <v>1000</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>151</v>
+        <v>435</v>
       </c>
       <c r="E162" s="2" t="s">
-        <v>356</v>
+        <v>41</v>
       </c>
       <c r="F162" s="2">
         <v>3</v>
       </c>
       <c r="G162" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" s="1" t="s">
         <v>515</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>516</v>
       </c>
       <c r="C163" s="2">
-        <v>1000</v>
+        <v>630</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>435</v>
+        <v>164</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>41</v>
+        <v>365</v>
       </c>
       <c r="F163" s="2">
         <v>3</v>
       </c>
       <c r="G163" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" s="1" t="s">
         <v>518</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>519</v>
       </c>
       <c r="C164" s="2">
         <v>800</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="E164" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F164" s="2">
         <v>3</v>
       </c>
       <c r="G164" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" s="1" t="s">
         <v>521</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>522</v>
       </c>
       <c r="C165" s="2">
         <v>1000</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F165" s="2">
         <v>3</v>
       </c>
       <c r="G165" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" s="1" t="s">
         <v>524</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>525</v>
       </c>
       <c r="C166" s="2">
         <v>1250</v>
       </c>
       <c r="D166" s="2" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="E166" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F166" s="2">
         <v>3</v>
       </c>
       <c r="G166" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" s="1" t="s">
         <v>527</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>528</v>
       </c>
       <c r="C167" s="2">
         <v>1600</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F167" s="2">
         <v>3</v>
       </c>
       <c r="G167" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" s="1" t="s">
         <v>530</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>531</v>
       </c>
       <c r="C168" s="2">
         <v>2000</v>
       </c>
       <c r="D168" s="2" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="E168" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F168" s="2">
         <v>3</v>
       </c>
       <c r="G168" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" s="1" t="s">
         <v>533</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>534</v>
       </c>
       <c r="C169" s="2">
         <v>2500</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F169" s="2">
         <v>3</v>
       </c>
       <c r="G169" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" s="1" t="s">
         <v>536</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>537</v>
       </c>
       <c r="C170" s="2">
         <v>3200</v>
       </c>
       <c r="D170" s="2" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="E170" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F170" s="2">
         <v>3</v>
       </c>
       <c r="G170" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" s="1" t="s">
         <v>539</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>540</v>
       </c>
       <c r="C171" s="2">
         <v>4000</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="F171" s="2">
         <v>3</v>
       </c>
       <c r="G171" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" s="1" t="s">
         <v>542</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>543</v>
       </c>
       <c r="C172" s="2">
         <v>27</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>544</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>545</v>
       </c>
       <c r="F172" s="2">